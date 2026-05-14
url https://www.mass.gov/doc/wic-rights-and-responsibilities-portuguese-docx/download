--- v0 (2025-10-30)
+++ v1 (2026-05-14)
@@ -1,663 +1,635 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="15117ECE" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="15117ECE" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C" w:rsidP="00034B17">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01A822CE" wp14:editId="2A4BF1A2">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01A822CE" wp14:editId="09189C4E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>647318</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1046</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="710183" cy="479553"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="image1.png"/>
+            <wp:docPr id="1" name="image1.png" descr="Logotipo WIC em letras pretas com um sol sorridente acima da letra I"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.png"/>
+                    <pic:cNvPr id="1" name="image1.png" descr="Logotipo WIC em letras pretas com um sol sorridente acima da letra I"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print"/>
+                    <a:blip r:embed="rId9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="710183" cy="479553"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="DIREITOS_E_RESPONSABILIDADES_DO_WIC"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
         <w:t>DIREITOS</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
         <w:t>RESPONSABILIDADES</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
         <w:t>DO</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
         <w:t>WIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A5743" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="5B3A5743" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:spacing w:line="319" w:lineRule="exact"/>
         <w:ind w:left="2772" w:right="2624"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Programa_Nutricional_WIC_de_Massachusett"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Programa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Nutricional</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>WIC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Massachusetts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6832888B" w14:textId="0F490EB2" w:rsidR="000A1D84" w:rsidRDefault="00731ADF">
+    <w:p w14:paraId="6C02FFB2" w14:textId="77777777" w:rsidR="003B3321" w:rsidRDefault="003B3321" w:rsidP="003B3321">
+      <w:pPr>
+        <w:spacing w:before="73"/>
+        <w:ind w:left="4066" w:right="4064"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B3C4E8C" w14:textId="6676CD27" w:rsidR="003B3321" w:rsidRDefault="00ED66B2" w:rsidP="003B3321">
+      <w:pPr>
+        <w:spacing w:before="73"/>
+        <w:ind w:left="4066" w:right="4064"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Direito</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3321">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6832888B" w14:textId="4E689DA5" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="000A1D84" w:rsidP="003B3321">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:spacing w:before="8"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...129 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="75AD2937" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="75AD2937" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:before="111"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Tenho</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>direito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>receber</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>benefícios</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>serviços</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>nutrição</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>até</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>final</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>meu</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>período</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>certificação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F131254" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tenho</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -858,4548 +830,4444 @@
         </w:rPr>
         <w:t>outro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>estado</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B2D0FE" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="69B2D0FE" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="248"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Tenho</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>direito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>receber</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>notificação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>(15</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>dias</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>menos),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>caso</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>eu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>meu</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>filho</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>sejamos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>mais</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>elegíveis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-52"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>receber</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>benefícios</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>WIC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C088E1F" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="0C088E1F" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="210"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Tenho</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>direito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>fazer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>uma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>reclamação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>caso</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>considere</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>fui</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>tratado</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>injustamente</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>pelos</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>funcionários</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>do WIC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-52"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>loja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F40F9AD" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="3F40F9AD" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="516"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Como cliente do WIC, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>tenho</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>direito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de ter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>uma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> boa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>experiência</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...50 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de compra. Os clientes do WIC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>devem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ser</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...75 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tratados como todos os </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>outros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clientes. Caso </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>tenha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>algum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> problema </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>preocupação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>sua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>experiência</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-52"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...33 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compra no WIC, entre em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>contato</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o programa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>imediatamente</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>contato</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Unidade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> do</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Fornecedor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Secretaria</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Estadual</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>pelo</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>número</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>1-800-WIC-1007.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB74773" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="651679EB" w14:textId="77777777" w:rsidR="00AB51D6" w:rsidRDefault="007F455C" w:rsidP="00AB51D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:ind w:right="309"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenho </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>direito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>uma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>audiência</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...36 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> administrativa, caso </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>eu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>seja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>elegível</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>seja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...33 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> retirado do programa. Caso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">considere que a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>decisão</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>foi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injusta, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>posso</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicitar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>uma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>audiência</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> administrativa, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>escrevendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para WIC Program,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-52"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>250 Washington Street, 6</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:position w:val="7"/>
           <w:sz w:val="13"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:position w:val="7"/>
           <w:sz w:val="13"/>
-        </w:rPr>
-[...25 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>floor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Boston, MA 02108 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>attn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: WIC </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ligando para 1-800-WIC-1007 para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>obter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>assistência</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00EA79CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243CEC4F" w14:textId="1DACF189" w:rsidR="000A1D84" w:rsidRDefault="00731ADF">
+    <w:p w14:paraId="1C4EAA4A" w14:textId="77777777" w:rsidR="00AB51D6" w:rsidRDefault="00AB51D6" w:rsidP="00AB51D6">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="859"/>
+          <w:tab w:val="left" w:pos="860"/>
+        </w:tabs>
+        <w:ind w:right="309"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307DCFB7" w14:textId="2C24D6BC" w:rsidR="00EA79CD" w:rsidRPr="00AB51D6" w:rsidRDefault="00EA79CD" w:rsidP="00AB51D6">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="859"/>
+          <w:tab w:val="left" w:pos="860"/>
+        </w:tabs>
+        <w:ind w:right="309"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB51D6">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Responsabilidades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0970442A" w14:textId="77777777" w:rsidR="00EA79CD" w:rsidRPr="00EA79CD" w:rsidRDefault="00EA79CD" w:rsidP="00EA79CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="859"/>
+          <w:tab w:val="left" w:pos="860"/>
+        </w:tabs>
+        <w:ind w:right="309"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="243CEC4F" w14:textId="263E1F4B" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="000A1D84">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="3"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...125 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="50424AE5" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="50424AE5" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:before="127" w:line="265" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Tratarei</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>funcionários</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>do WIC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>loja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>respeito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4015E0" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="1A4015E0" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:ind w:right="115"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Ao</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>compartilhar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>meu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>endereço</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de e-mail </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> número de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>telefone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>compreendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>dou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>meu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>consentimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-52"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programa WIC entrar em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>contato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>comigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por e-mail, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>telefone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>mensagem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de texto para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>lembretes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consultas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>compartilhamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...162 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>informações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pesquisa anual do participante, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>recalls</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de fórmulas/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>produtos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>alimentícios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>e/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...181 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>fechamentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...30 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>emergência</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2793EE52" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="2793EE52" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:ind w:right="564"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Compreendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>posso</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>cancelar</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>meu</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>consentimento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>notificando</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>programa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>WIC,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>caso</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>queira</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>mais</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ser</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-52"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>contatado</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por e-mail, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>telefone</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>e/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>mensagem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>texto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712A7F40" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="712A7F40" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="593"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Compreendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que, se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>meu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>cartão</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WIC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perdido, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>roubado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>danificado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...43 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>deverei</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...33 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ligar para a clínica do WIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-52"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>imediatamente</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0660B4B0" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="0660B4B0" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="235"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Compreendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>só</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>posso</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comprar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>alimentos</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>aprovados</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>pelo</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>WIC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>emitidos</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>meu</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>cartão</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>WIC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>posso</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-51"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>substituir</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>outras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>fórmulas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>alimentos/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>outros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>itens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47006FEC" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="47006FEC" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Compreendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>serei</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>retirado</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>programa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>WIC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>obtiver</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>benefícios</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>por</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>meses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D27C1C" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="76D27C1C" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:ind w:right="115"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Compreendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> que a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>publicação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...36 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de fórmulas/alimentos do WIC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Internet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>através</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Craigslist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Facebook etc. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-52"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>intenção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de vender </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>benefícios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do WIC, trocar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>doar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alimentos/fórmulas do WIC resultará </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>desqualificação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>até</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ano</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>a</w:t>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>no reembolso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">total em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>dinheiro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>desses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>benefícios</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...249 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F0340A" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="03F0340A" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:line="265" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Compreendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>deverei</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>devolver</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>todas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...24 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>fórmulas/alimentos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>WIC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>utilizados</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>clínica</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>WIC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31090C78" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="31090C78" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Atualmente</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>recebo</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>benefícios</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>WIC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>outro</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>programa,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>outro</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>nome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>outro</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>estado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43303135" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Notificarei</w:t>
       </w:r>
@@ -5568,5290 +5436,4527 @@
         <w:t>outras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>seguradoras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADCA163" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="2ADCA163" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:ind w:right="802"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Compreendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>informarei</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ao</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>WIC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>minha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>renda</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">familiar, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>endereço</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>endereço</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>e-mail</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>número</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-52"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>telefone</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>mudar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D28125A" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="6D28125A" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:ind w:right="379"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Compreendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>posso</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ser</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>retirado</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>programa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ameaçar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>física</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>verbalmente</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>funcionários</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>WIC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-52"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>loja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3554FA29" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:ind w:right="288"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Compreendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> que </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>posso</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...64 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser retirado do programa por fornecer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>informações</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> falsas para entrar no WIC, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>incluindo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-52"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>identidade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>endereço</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, renda familiar bruta (todos os </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>membros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>trabalham</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...85 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>pensão</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>alimentícia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>, renda de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>aluguel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>quaisquer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>outros</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>recursos</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">renda), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>informações</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>médicas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>saúde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180DCD4A" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="180DCD4A" w14:textId="112597DF" w:rsidR="000A1D84" w:rsidRPr="00D04C61" w:rsidRDefault="00D04C61" w:rsidP="00D04C61">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2777"/>
-          <w:tab w:val="left" w:pos="10600"/>
+          <w:tab w:val="left" w:pos="859"/>
+          <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
-        <w:spacing w:before="136"/>
-        <w:ind w:left="520"/>
+        <w:ind w:right="288"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D04C61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>Compartilhamento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D04C61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D04C61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D04C61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D04C61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
         </w:rPr>
         <w:t>informações</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D04C61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D04C61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
         </w:rPr>
         <w:t>Confidencialidade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="007F455C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648953EA" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="648953EA" w14:textId="1F2EE4D3" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:before="212"/>
         <w:ind w:right="165"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Compreendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>meu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>nome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>nome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>meu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>filho</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>endereço</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, número de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>telefone</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> e data de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>nascimento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>poderão</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-52"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...25 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ser fornecidos a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>outros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programas de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>saúde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>serviços</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> humanos para que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>seja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>oferecida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>assistência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>seja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>determinada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>elegibilidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>minha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>família</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>aos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>programas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...98 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00304582" w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Head</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-52"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Start/Early Head Start</w:t>
+      </w:r>
+      <w:r w:rsidR="00304582" w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e Massachusetts, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>bem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como o Departamento de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Assistência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Transicional (DTA, por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>sua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...256 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sigla em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>inglês</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) que administra o Programa de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Assistência</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...36 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nutricional Suplementar (SNAP, por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>sua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sigla em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...25 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>inglês</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...128 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03653584" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="000A1D84">
+    <w:p w14:paraId="03653584" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="000A1D84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-        <w:sectPr w:rsidR="000A1D84">
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000A1D84" w:rsidRPr="00034B17">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="540" w:right="640" w:bottom="0" w:left="580" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC2C5F1" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="5CC2C5F1" w14:textId="243504B4" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="472"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Compreendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>meu</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>filho</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>estiver</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>inscrito</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>programa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Vantagem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>inicial/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Vantagem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>inicial</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>antecipada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>seu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-52"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>nome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>endereço</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, data de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>nascimento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...36 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, consumo alimentar e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>padrões</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...47 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alimentares, medidas de altura </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peso,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...33 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>valores de hemoglobina/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>hematócrito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e chumbo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>mantidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pelo WIC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>poderão</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ser </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>compartilhados</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>, para a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>coordenação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>assistência</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> médica </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...86 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00304582" w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Head Start/Early Head Start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3730A936" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="3730A936" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:ind w:left="860" w:right="207" w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Compreendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que, como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>uma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>mulher</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> no </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>pós</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-parto, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>meu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>endereço</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> e/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> número de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>telefone</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>poderão</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ser</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>fornecidos</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ao</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Sistema</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Monitoramento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Avaliação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Risco</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Gravidez</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Departamento</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Saúde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Pública,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-52"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>eu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>seja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>convidada</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>preencher</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>questionário</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>gravidez.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D83D5B" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="60D83D5B" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
         <w:ind w:left="860" w:right="104"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Compreendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>meu</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>nome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>nome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>meu</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>filho</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>endereço</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>número</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>telefone</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>, data</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>nascimento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>sexo,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>raça</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-51"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etnia, idioma falado, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>rastreio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de chumbo, resultado/data do teste de chumbo no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>sangue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>aplicável</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>, número de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>de membro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>WIC e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>área de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>serviço</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WIC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>poderão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>fornecidos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Programa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Prevenção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Intoxicação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Infantil por Chumbo do Departamento de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Saúde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pública para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>prevenção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>rastreio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>identificação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>intoxicação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infantil por chumbo. Se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identificado que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>meu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>filho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>foi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> examinado para chumbo no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>sangue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>, o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programa de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Prevenção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Intoxicação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Infantil por Chumbo e Epidemiologia Ambiental do Departamento de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Saúde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...68 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Pública</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>entrará</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>contato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>comigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">viabilizar o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>rastreio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>chumbo</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...37 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>sangue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...850 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B6A380" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRDefault="007F455C">
+    <w:p w14:paraId="62B6A380" w14:textId="77777777" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="007F455C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
         <w:ind w:left="860" w:right="290"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...30 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esses programas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>podem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> usar as </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>informações</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que o WIC fornece para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>qualquer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>finalidade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> que </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>seja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>oferecer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>assistência</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...43 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em programas específicos e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>podem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> divulgar o fato de que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>você</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...71 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>sua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>família</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>estão</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">participando do WIC a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>ninguém</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Exceto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...36 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conforme exigido por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>qualquer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>outra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>pessoa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>sua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>permissão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:spacing w:val="-53"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>por</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...113 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>escrito</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>obter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>seus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>registros</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00034B17">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>WIC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AB3E5E" w14:textId="61ECC900" w:rsidR="000A1D84" w:rsidRDefault="00731ADF">
+    <w:p w14:paraId="5F0FB5AA" w14:textId="77777777" w:rsidR="00FD120F" w:rsidRDefault="00FD120F" w:rsidP="00FD120F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...301 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:before="73"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6882D7BA" w14:textId="77777777" w:rsidR="00351C45" w:rsidRPr="00351C45" w:rsidRDefault="00351C45" w:rsidP="00351C45">
+    <w:p w14:paraId="6E2D7F44" w14:textId="21BCB245" w:rsidR="00FD120F" w:rsidRPr="00FD120F" w:rsidRDefault="00FD120F" w:rsidP="00FD120F">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="73"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD120F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Declaração</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD120F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD120F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD120F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD120F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD120F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD120F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>discriminação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD120F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD120F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD120F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD120F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>USDA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF0037F" w14:textId="77777777" w:rsidR="00F65CA6" w:rsidRDefault="00F65CA6" w:rsidP="00351C45">
+      <w:pPr>
+        <w:ind w:left="100" w:right="149"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1B1B1B"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6882D7BA" w14:textId="056EF66A" w:rsidR="00351C45" w:rsidRPr="00351C45" w:rsidRDefault="00351C45" w:rsidP="00351C45">
       <w:pPr>
         <w:ind w:left="100" w:right="149"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>De acordo com a lei federal de direitos civis e as políticas e normas de direitos civis do Departamento de Agricultura dos EUA (USDA), esta instituição está proibida de discriminar com</w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1B1B1B"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
@@ -11765,156 +10870,124 @@
         <w:t xml:space="preserve">877- </w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1B1B1B"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>8339.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C8CB91" w14:textId="77777777" w:rsidR="00351C45" w:rsidRPr="00351C45" w:rsidRDefault="00351C45" w:rsidP="00351C45">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A364D99" w14:textId="77777777" w:rsidR="00351C45" w:rsidRPr="00351C45" w:rsidRDefault="00351C45" w:rsidP="00351C45">
+    <w:p w14:paraId="0A364D99" w14:textId="11EBB3CE" w:rsidR="00351C45" w:rsidRPr="00351C45" w:rsidRDefault="00351C45" w:rsidP="00351C45">
       <w:pPr>
         <w:ind w:left="100" w:right="233"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Para registrar uma queixa de discriminação do programa, o reclamante deve preencher um Formulário AD-3027, Formulário de Queixa de Discriminação do Programa do USDA que</w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1B1B1B"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">pode ser obtido online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00351C45">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00304582">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1B1B1B"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="single"/>
             <w:lang w:val="pt-PT"/>
           </w:rPr>
           <w:t xml:space="preserve">em: </w:t>
         </w:r>
-        <w:r w:rsidRPr="00351C45">
+      </w:hyperlink>
+      <w:r w:rsidR="00B921D0" w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="006D2256">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-            <w:lang w:val="pt-PT"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="es-US"/>
           </w:rPr>
-          <w:t>https://www.fns.usda.gov/sites/default/files/resource-files/ad3027-</w:t>
+          <w:t>www.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00351C45">
-[...39 lines deleted...]
-          <w:lang w:val="pt-PT"/>
+      <w:r w:rsidR="00B921D0" w:rsidRPr="00034B17">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>telefonando para (866)-632-9992, ou escrevendo uma</w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -12556,51 +11629,51 @@
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Agriculture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59262350" w14:textId="77777777" w:rsidR="00351C45" w:rsidRPr="00351C45" w:rsidRDefault="00351C45" w:rsidP="00351C45">
+    <w:p w14:paraId="59262350" w14:textId="3D60D2BF" w:rsidR="00351C45" w:rsidRPr="00351C45" w:rsidRDefault="00351C45" w:rsidP="00351C45">
       <w:pPr>
         <w:ind w:left="820" w:right="3619"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Office</w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
@@ -12877,136 +11950,137 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">690-7442; </w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E5C06A" w14:textId="77777777" w:rsidR="00351C45" w:rsidRPr="00351C45" w:rsidRDefault="00351C45" w:rsidP="00351C45">
+    <w:p w14:paraId="30E5C06A" w14:textId="103DE3B0" w:rsidR="00351C45" w:rsidRPr="00351C45" w:rsidRDefault="00351C45" w:rsidP="00351C45">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>e-</w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>mail:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79136291" w14:textId="77777777" w:rsidR="00351C45" w:rsidRPr="00351C45" w:rsidRDefault="004903AF" w:rsidP="00351C45">
+    <w:p w14:paraId="79136291" w14:textId="77777777" w:rsidR="00351C45" w:rsidRPr="00351C45" w:rsidRDefault="00351C45" w:rsidP="00351C45">
       <w:pPr>
         <w:ind w:left="820"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00351C45" w:rsidRPr="00351C45">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00351C45">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="pt-PT"/>
           </w:rPr>
           <w:t>program.intake@usda.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A4C5D7B" w14:textId="77777777" w:rsidR="004903AF" w:rsidRDefault="004903AF" w:rsidP="00351C45">
+    <w:p w14:paraId="7A4C5D7B" w14:textId="44C34B87" w:rsidR="004903AF" w:rsidRDefault="004903AF" w:rsidP="00351C45">
       <w:pPr>
         <w:spacing w:before="89"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DB79984" w14:textId="11B57B6A" w:rsidR="00351C45" w:rsidRPr="00351C45" w:rsidRDefault="00351C45" w:rsidP="00351C45">
+    <w:p w14:paraId="1DB79984" w14:textId="0AAEE798" w:rsidR="00351C45" w:rsidRPr="00351C45" w:rsidRDefault="00351C45" w:rsidP="003122EA">
       <w:pPr>
         <w:spacing w:before="89"/>
         <w:ind w:left="100"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Esta</w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1B1B1B"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
@@ -13150,105 +12224,136 @@
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1B1B1B"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00351C45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1B1B1B"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>oportunidades.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FCC0A9" w14:textId="10F2D922" w:rsidR="000A1D84" w:rsidRPr="00351C45" w:rsidRDefault="004903AF">
+    <w:p w14:paraId="09FCC0A9" w14:textId="139429DA" w:rsidR="000A1D84" w:rsidRPr="00034B17" w:rsidRDefault="003122EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00351C45">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C37357D" wp14:editId="1846613C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487590400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D10FB50" wp14:editId="2C98C220">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="page">
-              <wp:posOffset>603250</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>279400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>125095</wp:posOffset>
+              <wp:posOffset>137795</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="609600" cy="474980"/>
-[...2 lines deleted...]
-            <wp:docPr id="3" name="image2.png"/>
+            <wp:extent cx="1029335" cy="503555"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="17189" y="0"/>
+                <wp:lineTo x="0" y="817"/>
+                <wp:lineTo x="0" y="20429"/>
+                <wp:lineTo x="19588" y="20429"/>
+                <wp:lineTo x="19588" y="13074"/>
+                <wp:lineTo x="21187" y="11440"/>
+                <wp:lineTo x="21187" y="4903"/>
+                <wp:lineTo x="19588" y="0"/>
+                <wp:lineTo x="17189" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1324895884" name="Picture 4" descr="logotipo DPH"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image2.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="1324895884" name="Picture 4" descr="logotipo DPH"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="610253" cy="475489"/>
+                      <a:ext cx="1029335" cy="503555"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
+            <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="margin">
+            <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD95987" w14:textId="05A8F596" w:rsidR="000A1D84" w:rsidRPr="004903AF" w:rsidRDefault="004903AF" w:rsidP="004903AF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
         <w:ind w:left="6480" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004903AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rights &amp; Responsibilities - </w:t>
@@ -13300,152 +12405,167 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F455C" w:rsidRPr="004903AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>138</w:t>
       </w:r>
       <w:r w:rsidR="007F455C" w:rsidRPr="004903AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="52"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4C9976" w14:textId="61C7F293" w:rsidR="000A1D84" w:rsidRPr="00351C45" w:rsidRDefault="004903AF">
+    <w:p w14:paraId="5C4C9976" w14:textId="160BF44F" w:rsidR="000A1D84" w:rsidRPr="00351C45" w:rsidRDefault="004903AF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="8369" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004903AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
-      <w:r w:rsidRPr="004903AF">
+      <w:r w:rsidR="00304582">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>09/2023</w:t>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004903AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00304582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004903AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="007F455C" w:rsidRPr="004903AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Portuguese</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000A1D84" w:rsidRPr="00351C45">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="640" w:right="640" w:bottom="280" w:left="580" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DaunPenh">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MoolBoran">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25817A34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8FC9B64"/>
     <w:lvl w:ilvl="0" w:tplc="EFF662A0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="859" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="12326C70">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -13648,106 +12768,130 @@
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="164825969">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2117358606">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A1D84"/>
+    <w:rsid w:val="00034B17"/>
     <w:rsid w:val="000A1D84"/>
+    <w:rsid w:val="000F2533"/>
+    <w:rsid w:val="001E69AD"/>
+    <w:rsid w:val="002D5DE1"/>
+    <w:rsid w:val="00304582"/>
+    <w:rsid w:val="003122EA"/>
     <w:rsid w:val="00351C45"/>
+    <w:rsid w:val="003B3321"/>
     <w:rsid w:val="0042321C"/>
     <w:rsid w:val="004903AF"/>
+    <w:rsid w:val="00595758"/>
+    <w:rsid w:val="005D3E61"/>
+    <w:rsid w:val="005E5775"/>
+    <w:rsid w:val="006D2256"/>
     <w:rsid w:val="00731ADF"/>
     <w:rsid w:val="007F455C"/>
+    <w:rsid w:val="00873646"/>
+    <w:rsid w:val="008B08DE"/>
+    <w:rsid w:val="008C1D3E"/>
+    <w:rsid w:val="00A418C8"/>
+    <w:rsid w:val="00AB51D6"/>
+    <w:rsid w:val="00B921D0"/>
+    <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D77F19"/>
+    <w:rsid w:val="00E12536"/>
+    <w:rsid w:val="00EA79CD"/>
+    <w:rsid w:val="00ED66B2"/>
+    <w:rsid w:val="00F65CA6"/>
+    <w:rsid w:val="00FC34DD"/>
+    <w:rsid w:val="00FD120F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="km-KH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="086A61E6"/>
   <w15:docId w15:val="{3904F0C9-B9E3-432D-AD12-C6684E20654F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14193,75 +13337,188 @@
       <w:ind w:left="2834" w:right="2624"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="859" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E12536"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E12536"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E12536"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E12536"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E12536"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B921D0"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B921D0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B921D0"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00034B17"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1696955547">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:program.intake@usda.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fns.usda.gov/sites/default/files/resource-files/ad3027-portuguese.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fns.usda.gov/sites/default/files/resource-files/ad3027-portuguese.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:program.intake@usda.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usda.gov/sites/default/files/documents/USDA-OASCR%20P-Complaint-Form-0508-0002-508-11-28-17Fax2Mail.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fns.usda.gov/sites/default/files/resource-files/ad3027-portuguese.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14503,85 +13760,429 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100336C595AB0025E44AD70D44917523BDD" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="92ca75a48e6795e50d12187f8df98a2a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="77376c27-fd5a-4a66-84dc-947b78b64122" xmlns:ns3="d83b6a1f-b92d-4206-94d9-7603ddd5337b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9ad18c4c17dc28cd6f3719771abc4e67" ns2:_="" ns3:_="">
+    <xsd:import namespace="77376c27-fd5a-4a66-84dc-947b78b64122"/>
+    <xsd:import namespace="d83b6a1f-b92d-4206-94d9-7603ddd5337b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77376c27-fd5a-4a66-84dc-947b78b64122" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c44b61a5-0374-45de-aff4-3f4693f7a92d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d83b6a1f-b92d-4206-94d9-7603ddd5337b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cfefa533-b69c-4808-a2ba-a197eb99eba2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d83b6a1f-b92d-4206-94d9-7603ddd5337b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="77376c27-fd5a-4a66-84dc-947b78b64122">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d83b6a1f-b92d-4206-94d9-7603ddd5337b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96E23B58-FE7A-45E2-BEA7-DA8C6C6C68D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A26038B-4AC0-40EA-A166-63191533619F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="77376c27-fd5a-4a66-84dc-947b78b64122"/>
+    <ds:schemaRef ds:uri="d83b6a1f-b92d-4206-94d9-7603ddd5337b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7600C26-87EB-4B39-8353-4E65C7B5124D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EF3F458-1DC8-42C5-B664-AFD713917D82}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="77376c27-fd5a-4a66-84dc-947b78b64122"/>
+    <ds:schemaRef ds:uri="d83b6a1f-b92d-4206-94d9-7603ddd5337b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1185</Words>
-  <Characters>6758</Characters>
+  <Words>1173</Words>
+  <Characters>6692</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
+  <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Name: _________________________________________________________________</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7928</CharactersWithSpaces>
+  <CharactersWithSpaces>7850</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Name: _________________________________________________________________</dc:title>
   <dc:creator>Thiago Medeiros</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-09-21T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 20 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2022-01-24T00:00:00Z</vt:filetime>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+    <vt:lpwstr>0x010100336C595AB0025E44AD70D44917523BDD</vt:lpwstr>
+  </property>
 </Properties>
 </file>